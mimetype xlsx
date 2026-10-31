--- v7 (2026-09-01)
+++ v8 (2026-10-31)
@@ -344,51 +344,51 @@
   <si>
     <t>#1 John Oleary - K</t>
   </si>
   <si>
     <t>OSt</t>
   </si>
   <si>
     <t>OSt 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-OSt 25 (15:00) 4-Ronald Oneill pass complete to 89-Carlos Galeano to OSt 33 for 8 yards. Tackle by 26-Daniel Rivard.</t>
   </si>
   <si>
     <t>#4 Ronald Oneill - QB</t>
   </si>
   <si>
     <t>#35 Weldon Searcy - FB</t>
   </si>
   <si>
-    <t>#87 Francisco Smith - TE</t>
+    <t>#88 Francisco Smith - TE</t>
   </si>
   <si>
     <t>#10 Edward Garcia - WR</t>
   </si>
   <si>
     <t>#65 Christopher Johnson - LT</t>
   </si>
   <si>
     <t>#66 Manuel Millet - LG</t>
   </si>
   <si>
     <t>#77 Herbert Krug - LG</t>
   </si>
   <si>
     <t>#79 Paul Coffey - RG</t>
   </si>
   <si>
     <t>#79 Steven Green - RT</t>
   </si>
   <si>
     <t>#99 Rafael Merritt - LDE</t>
   </si>
   <si>
     <t>#73 Joseph May - DT</t>
   </si>
@@ -497,96 +497,96 @@
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>AZS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:24) Extra point GOOD by 7-Paul Stair. OSt 7 AZS 0</t>
   </si>
   <si>
     <t>#78 Ali Martin - LG</t>
   </si>
   <si>
     <t>#7 Paul Stair - K</t>
   </si>
   <si>
     <t>#76 Michael Hollier - RG</t>
   </si>
   <si>
-    <t>#64 John Clifton - RT</t>
+    <t>#53 John Clifton - RT</t>
   </si>
   <si>
     <t>#56 Allan Hoffman - LT</t>
   </si>
   <si>
     <t>#73 Charles Due - LT</t>
   </si>
   <si>
     <t>#58 Kyle Bratcher - C</t>
   </si>
   <si>
     <t>#77 Larry Robinson - C</t>
   </si>
   <si>
     <t>#94 Richard Stapleton - LDE</t>
   </si>
   <si>
     <t>OSt 35</t>
   </si>
   <si>
     <t>(13:24) 7-Paul Stair kicks 71 yards from OSt 35 to AZS -6. Touchback.</t>
   </si>
   <si>
     <t>#31 George Lyons - RB</t>
   </si>
   <si>
     <t>#15 Chad Houchins - WR</t>
   </si>
   <si>
     <t>#84 Donald Harrison - WR</t>
   </si>
   <si>
     <t>AZS 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-AZS 25 (13:24) 33-William Harrison ran to AZS 27 for 2 yards. Tackle by 47-David Johnson. PENALTY - Unnecessary Roughness (OSt 47-David Johnson)</t>
   </si>
   <si>
     <t>#13 Caleb Williams - QB</t>
   </si>
   <si>
-    <t>#33 William Harrison - RB</t>
+    <t>#30 William Harrison - RB</t>
   </si>
   <si>
     <t>#33 Leland Davis - FB</t>
   </si>
   <si>
     <t>#88 Chris Martinez - TE</t>
   </si>
   <si>
     <t>#16 Sam Jenkins - WR</t>
   </si>
   <si>
     <t>#12 John Diaz - WR</t>
   </si>
   <si>
     <t>#74 Philip Prince - LT</t>
   </si>
   <si>
     <t>#63 Rodney Choi - LG</t>
   </si>
   <si>
     <t>#65 David Watson - C</t>
   </si>
   <si>
     <t>#68 David McElroy - RG</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-OSt 32 (9:53) 13-Caleb Williams pass complete to 42-Leland Davis to OSt 17 for 15 yards. Tackle by 99-Daniel Renn.</t>
   </si>
   <si>
     <t>#71 Ronald Merrill - LG</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>OSt 17</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-OSt 17 (9:12) 13-Caleb Williams pass Pass knocked down by 45-Rafael Prichard. incomplete, intended for 84-Donald Harrison.</t>
   </si>
   <si>
-    <t>#44 Samuel Holmes - WLB</t>
+    <t>#56 Samuel Holmes - WLB</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-OSt 17 (9:09) 33-William Harrison ran to OSt 24 for -7 yards. Tackle by 25-George Viles. PENALTY - Unnecessary Roughness (OSt 25-George Viles)</t>
   </si>
   <si>
     <t>#14 Milan Maddix - WR</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>OSt 9</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>