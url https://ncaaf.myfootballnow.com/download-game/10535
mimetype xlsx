--- v7 (2026-09-01)
+++ v8 (2026-10-31)
@@ -338,75 +338,75 @@
   <si>
     <t>#56 Leon Barber - DT</t>
   </si>
   <si>
     <t>#50 Reggie White - DT</t>
   </si>
   <si>
     <t>#1 Marvin Allen - K</t>
   </si>
   <si>
     <t>Syr</t>
   </si>
   <si>
     <t>Syr 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-Syr 25 (15:00) 42-Jared Spurgeon ran to Syr 24 for -1 yards. 42-Jared Spurgeon FUMBLES (70-Jason Wallace) recovered by Syr-52-Larry Cowan at Syr 25. Tackle by 70-Jason Wallace.</t>
   </si>
   <si>
-    <t>#16 Wesley Briley - QB</t>
+    <t>#10 Wesley Briley - QB</t>
   </si>
   <si>
     <t>#42 Jared Spurgeon - FB</t>
   </si>
   <si>
     <t>#46 Raymond Johnston - FB</t>
   </si>
   <si>
     <t>#86 Kelly Acevedo - WR</t>
   </si>
   <si>
     <t>#17 Samuel Benson - WR</t>
   </si>
   <si>
     <t>#52 Larry Cowan - LT</t>
   </si>
   <si>
     <t>#72 Eduardo Johnson - LG</t>
   </si>
   <si>
     <t>#57 Steve Woods - RG</t>
   </si>
   <si>
-    <t>#68 Albert Acevedo - RT</t>
+    <t>#76 Albert Acevedo - RT</t>
   </si>
   <si>
     <t>#68 Peter Brown - LDE</t>
   </si>
   <si>
     <t>#69 James Medina - DT</t>
   </si>
   <si>
     <t>#56 Manuel Gibbons - DT</t>
   </si>
   <si>
     <t>#70 Jason Wallace - RDE</t>
   </si>
   <si>
     <t>#95 Scott Young - SLB</t>
   </si>
   <si>
     <t>#99 Edward Patterson - MLB</t>
   </si>
   <si>
     <t>#98 Nestor Wendell - WLB</t>
   </si>
   <si>
     <t>#26 Arturo Long - CB</t>
   </si>
@@ -635,84 +635,84 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>3-28-Syr 6 (9:31) 16-Wesley Briley pass Pass knocked down by 53-Scott Young. incomplete, intended for 42-Jared Spurgeon. PENALTY - Holding (Syr 72-Eduardo Johnson) (Declined)</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>4-28-Syr 6 (9:27) 17-Robert Vega punts 52 yards to WVU 43. 46-Joseph Simmons to Syr 47 for 10 yards. Tackle by 47-Benjamin Bradley. WVU 87-Louis Morales was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>Syr 47</t>
   </si>
   <si>
     <t>1-10-Syr 47 (9:18) 21-Dale Farmer ran to Syr 43 for 5 yards. Tackle by 97-Thomas Barnes.</t>
   </si>
   <si>
-    <t>#33 Jeff Polson - FS</t>
+    <t>#45 Jeff Polson - FS</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>Syr 43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-5-Syr 43 (8:46) 16-Frank Clay pass complete to 85-Derek Weaver for 43 yards. TOUCHDOWN! WVU 6 Syr 0</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>Syr 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:39) Extra point GOOD by 1-Marvin Allen. WVU 7 Syr 0</t>
   </si>
   <si>
     <t>#74 William Sawyer - LG</t>
   </si>
   <si>
-    <t>#72 Arthur Smith - LG</t>
+    <t>#72 Arthur Smith - RT</t>
   </si>
   <si>
     <t>#60 Michael Goldstein - RDE</t>
   </si>
   <si>
     <t>(8:39) 1-Marvin Allen kicks 74 yards from WVU 35 to Syr -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-Syr 25 (8:39) 16-Wesley Briley pass incomplete, intended for 88-Jerry Hughes. Pressure by 69-James Medina. WVU 70-Jason Wallace was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
@@ -1184,51 +1184,51 @@
   <si>
     <t>#10 Nelson Callihan - WR</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>WVU 50</t>
   </si>
   <si>
     <t>2-2-WVU 50 (4:07) 39-Edison Salmons ran to WVU 32 for 17 yards. Tackle by 33-Lawrence McLaughlin. PENALTY - Holding (Syr 69-Steve Woods)</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>Syr 40</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-12-Syr 40 (4:02) 27-Thomas Thomas ran to Syr 47 for 7 yards. Tackle by 44-Giuseppe Fitzgerald. Syr 27-Thomas Thomas was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#42 Thomas Thomas - RB</t>
+    <t>#24 Thomas Thomas - RB</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>3-5-Syr 47 (3:25) 26-Larry Loughran ran to WVU 50 for 3 yards. Tackle by 94-Antonio Stevenson. 42-Jared Spurgeon completely missed his blocking assignment. 42-Jared Spurgeon was completely beat on that play. 42-Jared Spurgeon missed that block completely.</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>4-1-WVU 50 (2:41) 17-Robert Vega punts 43 yards to WVU 7. Fair Catch by 46-Joseph Simmons.</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>WVU 7</t>
   </si>
   <si>
     <t>1-10-WVU 7 (2:34) 16-Frank Clay pass complete to 85-Derek Weaver to WVU 13 for 7 yards. Tackle by 28-John Patterson.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>