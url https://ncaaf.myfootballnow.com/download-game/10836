--- v7 (2026-09-01)
+++ v8 (2026-10-31)
@@ -389,51 +389,51 @@
   <si>
     <t>#74 Edward Walker - RT</t>
   </si>
   <si>
     <t>#98 Joshua Foshee - LDE</t>
   </si>
   <si>
     <t>#69 James Medina - DT</t>
   </si>
   <si>
     <t>#78 Walter Rigby - DT</t>
   </si>
   <si>
     <t>#70 Jason Wallace - RDE</t>
   </si>
   <si>
     <t>#99 Edward Patterson - MLB</t>
   </si>
   <si>
     <t>#94 George Griffith - WLB</t>
   </si>
   <si>
     <t>#40 Timmy Smith - CB</t>
   </si>
   <si>
-    <t>#32 Caleb Ferree - CB</t>
+    <t>#26 Caleb Ferree - CB</t>
   </si>
   <si>
     <t>#30 Larry Seng - CB</t>
   </si>
   <si>
     <t>#33 Lawrence McLaughlin - SS</t>
   </si>
   <si>
     <t>#2 Francis Roundtree - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>NCS 30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
   <si>
     <t>1-5-NCS 30 (14:57) 3-Joe  Montana pass complete to 36-Jonathan Frederick to NCS 34 for 4 yards. Tackle by 40-Timmy Smith.</t>
   </si>