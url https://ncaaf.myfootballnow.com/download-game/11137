--- v5 (2026-09-01)
+++ v6 (2026-10-31)
@@ -380,99 +380,99 @@
   <si>
     <t>#11 Michael Pearson - WR</t>
   </si>
   <si>
     <t>#69 Jeffrey Burris - LT</t>
   </si>
   <si>
     <t>#74 John Wallace - LG</t>
   </si>
   <si>
     <t>#63 Duane Fleming - C</t>
   </si>
   <si>
     <t>#73 Jeffrey Fouts - RG</t>
   </si>
   <si>
     <t>#51 Harry Campbell - RT</t>
   </si>
   <si>
     <t>#99 Rafael Merritt - LDE</t>
   </si>
   <si>
     <t>#92 Lucas Schmidt - DT</t>
   </si>
   <si>
-    <t>#95 Ira Batt - DT</t>
+    <t>#53 Ira Batt - DT</t>
   </si>
   <si>
     <t>#91 Willard Vaughn - RDE</t>
   </si>
   <si>
     <t>#53 Charles Dubose - MLB</t>
   </si>
   <si>
     <t>#55 Tom Cruise - WLB</t>
   </si>
   <si>
     <t>#24 Clint Andrus - CB</t>
   </si>
   <si>
     <t>#21 Christopher Cole - CB</t>
   </si>
   <si>
     <t>#27 Roman Steel - CB</t>
   </si>
   <si>
     <t>#39 Russel Atwood - SS</t>
   </si>
   <si>
     <t>#26 Daniel Rivard - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>PUR 27</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Toss Strong</t>
   </si>
   <si>
     <t>46 Heavy 1 Deep SS MLB Blitz</t>
   </si>
   <si>
     <t>2-4-PUR 27 (14:18) 38-James Lozano ran to PUR 41 for 15 yards. Tackle by 26-Daniel Rivard.</t>
   </si>
   <si>
     <t>#23 Scott Gaona - FB</t>
   </si>
   <si>
     <t>#88 Paul Valdez - TE</t>
   </si>
   <si>
-    <t>#50 Warren Purdy - SLB</t>
+    <t>#57 Warren Purdy - SLB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>PUR 41</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-PUR 41 (13:37) 28-John Fryer ran to AZS 48 for 11 yards. Tackle by 22-Wendell Griffin.</t>
   </si>
   <si>
     <t>#82 James Parker - WR</t>
   </si>
   <si>
     <t>#82 Ronald Brown - WR</t>
   </si>
   <si>
     <t>#22 Wendell Griffin - CB</t>
   </si>
@@ -533,135 +533,135 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-AZS 41 (11:36) 8-David Waid 59 yard field goal is GOOD. AZS 0 PUR 3</t>
   </si>
   <si>
     <t>#18 James Broadwater - QB</t>
   </si>
   <si>
     <t>#81 Pasquale Baier - TE</t>
   </si>
   <si>
     <t>#8 David Waid - K</t>
   </si>
   <si>
     <t>#66 George Robinson - RT</t>
   </si>
   <si>
     <t>#75 Troy Green - LT</t>
   </si>
   <si>
-    <t>#62 Randall Pasko - C</t>
-[...2 lines deleted...]
-    <t>#54 John Odell - WLB</t>
+    <t>#61 Randall Pasko - C</t>
+  </si>
+  <si>
+    <t>#51 John Odell - WLB</t>
   </si>
   <si>
     <t>#93 Roger Alexander - LDE</t>
   </si>
   <si>
     <t>#59 Jerry Smith - WLB</t>
   </si>
   <si>
-    <t>#94 Joshua Barnett - RDE</t>
+    <t>#65 Joshua Barnett - LDE</t>
   </si>
   <si>
     <t>#50 Gregory Dickey - DT</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>PUR 35</t>
   </si>
   <si>
     <t>(11:32) 8-David Waid kicks 74 yards from PUR 35 to AZS -9. Touchback.</t>
   </si>
   <si>
-    <t>#33 William Harrison - RB</t>
-[...2 lines deleted...]
-    <t>#14 Jacob Bromley - WR</t>
+    <t>#30 William Harrison - RB</t>
+  </si>
+  <si>
+    <t>#2 Jacob Bromley - WR</t>
   </si>
   <si>
     <t>AZS 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-AZS 25 (11:32) 7-Garrett Ford pass Pass knocked down by 31-Raymond Hare. incomplete, intended for 33-William Harrison.</t>
   </si>
   <si>
     <t>#7 Garrett Ford - QB</t>
   </si>
   <si>
     <t>#28 John Coe - RB</t>
   </si>
   <si>
     <t>#14 Milan Maddix - WR</t>
   </si>
   <si>
     <t>#5 Luis Potts - WR</t>
   </si>
   <si>
-    <t>#83 William Troiano - WR</t>
+    <t>#13 William Troiano - WR</t>
   </si>
   <si>
     <t>#69 Justin Hudson - LT</t>
   </si>
   <si>
     <t>#60 David Cowan - LG</t>
   </si>
   <si>
     <t>#61 John Stearns - C</t>
   </si>
   <si>
     <t>#64 Cory Panella - RG</t>
   </si>
   <si>
     <t>#68 Brandon Pendleton - RT</t>
   </si>
   <si>
     <t>#60 Clarence Albright - LDE</t>
   </si>
   <si>
     <t>#58 Ronald Crocker - DT</t>
   </si>
   <si>
     <t>#91 David Lewis - DT</t>
   </si>
   <si>
     <t>#76 Scott Rodriguez - RDE</t>
   </si>
   <si>
-    <t>#99 Donnell Mueller - MLB</t>
+    <t>#98 Donnell Mueller - MLB</t>
   </si>
   <si>
     <t>#26 Raymond Hare - SS</t>
   </si>
   <si>
     <t>#47 Raymond Wilson - FS</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-AZS 25 (11:28) 33-William Harrison ran to AZS 28 for 3 yards. Tackle by 91-David Lewis.</t>
   </si>
   <si>
     <t>#33 Leland Davis - FB</t>
   </si>
   <si>
     <t>#87 George Lauterbach - TE</t>
   </si>
@@ -680,51 +680,51 @@
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>AZS 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-AZS 34 (10:05) 2-Walter Bowen punts 45 yards to PUR 20. 23-Christopher Ball to PUR 27 for 7 yards. Tackle by 72-Arthur Smith. AZS 72-Arthur Smith was injured on the play. He looks like he should be able to return. PUR 91-David Lewis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#12 Walter Bowen - P</t>
   </si>
   <si>
     <t>#65 David Watson - C</t>
   </si>
   <si>
     <t>#68 David McElroy - RG</t>
   </si>
   <si>
-    <t>#72 Arthur Smith - LG</t>
+    <t>#72 Arthur Smith - RT</t>
   </si>
   <si>
     <t>#63 Frank Hunter - RG</t>
   </si>
   <si>
     <t>#55 David Vandeusen - LDE</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-PUR 27 (9:56) 3-Roderick Willis pass Pass knocked down by 50-Warren Purdy. incomplete, intended for 88-Paul Valdez. Pressure by 99-Rafael Merritt. PENALTY - Pass Interference (AZS 50-Warren Purdy)</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>PUR 38</t>
   </si>