--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -509,90 +509,90 @@
   <si>
     <t>#10 Nelson Callihan - WR</t>
   </si>
   <si>
     <t>#82 Thomas Rearick - WR</t>
   </si>
   <si>
     <t>#52 Larry Cowan - LT</t>
   </si>
   <si>
     <t>#62 Gregory Wood - LG</t>
   </si>
   <si>
     <t>#69 Richard Scott - C</t>
   </si>
   <si>
     <t>#57 Steve Woods - RG</t>
   </si>
   <si>
     <t>#66 Ira Miller - RT</t>
   </si>
   <si>
     <t>#52 Richard Jensen - DT</t>
   </si>
   <si>
-    <t>#55 Luis Brown - DT</t>
+    <t>#62 Luis Brown - DT</t>
   </si>
   <si>
     <t>#41 Eric Dowdell - SS</t>
   </si>
   <si>
     <t>#23 Jason Henry - FS</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>VaT 44</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-4-VaT 44 (12:48) 39-Edison Salmons ran to VaT 39 for 4 yards. Tackle by 99-Ernest Rodriguez.</t>
   </si>
   <si>
     <t>#89 Norman Allsup - TE</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>3-1-VaT 39 (12:11) 3-Tyler Woods pass Pass knocked down by 99-Ernest Rodriguez. incomplete, intended for 39-Edison Salmons. 99-Ernest Rodriguez got away with a hold on that play.</t>
   </si>
   <si>
     <t>#43 Joseph Nunez - RB</t>
   </si>
   <si>
-    <t>#91 Kevin Buck - LDE</t>
+    <t>#52 Kevin Buck - RDE</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-VaT 39 (12:07) 13-Christopher Hockenberry 58 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#17 Robert Vega - P</t>
   </si>
   <si>
     <t>#70 Darren Alexander - C</t>
   </si>
   <si>
     <t>#68 Albert Acevedo - RT</t>
   </si>
   <si>
     <t>#65 Frankie Persaud - RG</t>
   </si>