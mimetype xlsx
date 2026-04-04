--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -296,51 +296,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-John Oleary kicks 72 yards from AZS 35 to IWA -7. 7-Courtney Orlando to IWA 31 for 38 yards. Tackle by 1-John Oleary.</t>
   </si>
   <si>
     <t>#7 Courtney Orlando - QB</t>
   </si>
   <si>
     <t>#93 Morris Jarrett - SLB</t>
   </si>
   <si>
     <t>#93 Antonio Parker - MLB</t>
   </si>
   <si>
     <t>#33 Sterling Walker - SS</t>
   </si>
   <si>
     <t>#96 Francisco Moore - RDE</t>
   </si>
   <si>
-    <t>#66 Harley Garrett - DT</t>
+    <t>#55 Harley Garrett - DT</t>
   </si>
   <si>
     <t>#92 Charles Thomas - SLB</t>
   </si>
   <si>
     <t>#67 Ronald Schmidt - RDE</t>
   </si>
   <si>
     <t>#75 James Smith - DT</t>
   </si>
   <si>
     <t>#90 Jay Whitten - MLB</t>
   </si>
   <si>
     <t>#35 Ed Putnam - CB</t>
   </si>
   <si>
     <t>#1 John Oleary - K</t>
   </si>
   <si>
     <t>IWA</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>4-4-IWA 24 (6:33) 2-Jonathan Jones punts 49 yards to AZS 27. 9-William Troiano to AZS 38 for 11 yards. Tackle by 68-Lonnie Mull.</t>
   </si>
   <si>
     <t>#18 Juan Laura - WR</t>
   </si>
   <si>
     <t>#59 Jerry Smith - WLB</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>AZS 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-AZS 38 (6:24) 7-Garrett Ford pass complete to 5-Luis Potts to AZS 45 for 7 yards. Tackle by 56-Claude Allen.</t>
   </si>
   <si>
-    <t>#48 Kevin Tovar - SS</t>
+    <t>#26 Kevin Tovar - CB</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>AZS 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-3-AZS 45 (5:42) 28-John Coe ran to IWA 49 for 6 yards. Tackle by 33-Sterling Walker.</t>
   </si>
   <si>
     <t>5:06</t>
   </si>
   <si>
     <t>IWA 49</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-IWA 49 (5:05) 7-Garrett Ford pass Pass knocked down by 29-Christopher Toupin. incomplete, intended for 86-George Lauterbach.</t>
   </si>