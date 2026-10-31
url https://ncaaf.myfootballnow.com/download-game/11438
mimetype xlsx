--- v5 (2026-09-01)
+++ v6 (2026-10-31)
@@ -299,51 +299,51 @@
   <si>
     <t>AZS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-John Oleary kicks 74 yards from AZS 35 to NCS -9. 43-Nicholas Dunham to NCS 25 for 35 yards. Pushed out of bounds by 50-Warren Purdy.</t>
   </si>
   <si>
     <t>#43 Nicholas Dunham - RB</t>
   </si>
   <si>
     <t>#94 Jason Peterson - DT</t>
   </si>
   <si>
     <t>#41 Julio Fann - SS</t>
   </si>
   <si>
     <t>#47 Dwight Thompson - CB</t>
   </si>
   <si>
-    <t>#96 Irvin Johnson - DT</t>
+    <t>#98 Irvin Johnson - DT</t>
   </si>
   <si>
     <t>#43 Andrew Bacon - CB</t>
   </si>
   <si>
     <t>#91 Jamie Wilson - LDE</t>
   </si>
   <si>
     <t>#51 James Florian - SLB</t>
   </si>
   <si>
     <t>#50 Manuel Smith - MLB</t>
   </si>
   <si>
     <t>#56 Michael Jackson - SLB</t>
   </si>
   <si>
     <t>#57 Eric Luevano - WLB</t>
   </si>
   <si>
     <t>#1 John Oleary - K</t>
   </si>
   <si>
     <t>NCS</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>#53 Gary Harrison - C</t>
   </si>
   <si>
     <t>#63 Raymond Larson - RG</t>
   </si>
   <si>
     <t>#75 Billy Emond - RT</t>
   </si>
   <si>
     <t>#99 Rafael Merritt - LDE</t>
   </si>
   <si>
     <t>#50 Gregory Dickey - DT</t>
   </si>
   <si>
     <t>#92 Lucas Schmidt - DT</t>
   </si>
   <si>
     <t>#91 Willard Vaughn - RDE</t>
   </si>
   <si>
     <t>#53 Charles Dubose - MLB</t>
   </si>
   <si>
-    <t>#54 John Odell - WLB</t>
+    <t>#51 John Odell - WLB</t>
   </si>
   <si>
     <t>#21 Christopher Cole - CB</t>
   </si>
   <si>
     <t>#22 Wendell Griffin - CB</t>
   </si>
   <si>
     <t>#27 Roman Steel - CB</t>
   </si>
   <si>
     <t>#29 Christian Gonzalez - SS</t>
   </si>
   <si>
     <t>#39 Russel Atwood - SS</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>NCS 37</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -455,81 +455,81 @@
   <si>
     <t>#83 Lance Dann - TE</t>
   </si>
   <si>
     <t>#93 Roger Alexander - LDE</t>
   </si>
   <si>
     <t>#51 John Tolentino - MLB</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>NCS 39</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-8-NCS 39 (13:26) 43-Nicholas Dunham ran to NCS 39 for 1 yards. Tackle by 20-Kendrick Quinn.</t>
   </si>
   <si>
-    <t>#50 Warren Purdy - SLB</t>
+    <t>#57 Warren Purdy - SLB</t>
   </si>
   <si>
     <t>#20 Kendrick Quinn - FS</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-8-NCS 39 (12:50) 18-Dean Varga pass complete to 84-Earl Gross to AZS 35 for 25 yards. Tackle by 53-Charles Dubose.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-AZS 35 (12:03) 18-Dean Varga pass complete to 43-Nicholas Dunham to AZS 36 for -1 yards. Tackle by 59-Jerry Smith. 43-Nicholas Dunham did some fancy footwork there. NCS 54-Stephen Huckabee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#81 John Navarre - WR</t>
+    <t>#15 John Navarre - WR</t>
   </si>
   <si>
     <t>#57 Bruce Torres - MLB</t>
   </si>
   <si>
     <t>#59 Jerry Smith - WLB</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>AZS 36</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>2-11-AZS 36 (11:29) 20-Steven Dunn ran to AZS 32 for 3 yards. Tackle by 51-John Tolentino.</t>
   </si>
   <si>
     <t>#78 Douglas Moya - LG</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
@@ -563,96 +563,96 @@
   <si>
     <t>AZS 39</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-14-AZS 39 (10:07) 4-Joe Schramm 57 yard field goal is GOOD. NCS 3 AZS 0</t>
   </si>
   <si>
     <t>#8 Vernon Helmick - QB</t>
   </si>
   <si>
     <t>#4 Joe Schramm - K</t>
   </si>
   <si>
     <t>#72 David Lewis - LT</t>
   </si>
   <si>
     <t>#70 James Varney - LT</t>
   </si>
   <si>
-    <t>#94 Joshua Barnett - RDE</t>
-[...2 lines deleted...]
-    <t>#95 Ira Batt - DT</t>
+    <t>#65 Joshua Barnett - LDE</t>
+  </si>
+  <si>
+    <t>#53 Ira Batt - DT</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>NCS 35</t>
   </si>
   <si>
     <t>(10:03) 4-Joe Schramm kicks 72 yards from NCS 35 to AZS -7. Touchback.</t>
   </si>
   <si>
-    <t>#33 William Harrison - RB</t>
+    <t>#30 William Harrison - RB</t>
   </si>
   <si>
     <t>AZS 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-AZS 25 (10:03) 8-Raymond Garcia pass complete to 5-Luis Potts to AZS 27 for 2 yards. Tackle by 41-Julio Fann.</t>
   </si>
   <si>
-    <t>#8 Raymond Garcia - QB</t>
+    <t>#5 Raymond Garcia - QB</t>
   </si>
   <si>
     <t>#28 John Coe - RB</t>
   </si>
   <si>
     <t>#33 Leland Davis - FB</t>
   </si>
   <si>
     <t>#87 George Lauterbach - TE</t>
   </si>
   <si>
     <t>#5 Luis Potts - WR</t>
   </si>
   <si>
-    <t>#83 William Troiano - WR</t>
+    <t>#13 William Troiano - WR</t>
   </si>
   <si>
     <t>#69 Justin Hudson - LT</t>
   </si>
   <si>
     <t>#60 David Cowan - LG</t>
   </si>
   <si>
     <t>#61 John Stearns - C</t>
   </si>
   <si>
     <t>#64 Cory Panella - RG</t>
   </si>
   <si>
     <t>#66 Luis Warden - RT</t>
   </si>
   <si>
     <t>#68 Jonathan McCallum - DT</t>
   </si>
   <si>
     <t>#97 Henry Castillo - RDE</t>
   </si>
   <si>
     <t>#39 David Simmons - CB</t>
   </si>
@@ -752,54 +752,54 @@
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>AZS 42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-AZS 42 (6:11) 2-Walter Bowen punts 48 yards to NCS 10. 43-Nicholas Dunham to NCS 12 for 3 yards. Tackle by 54-John Odell.</t>
   </si>
   <si>
     <t>#12 Walter Bowen - P</t>
   </si>
   <si>
     <t>#65 David Watson - C</t>
   </si>
   <si>
     <t>#68 Brandon Pendleton - RT</t>
   </si>
   <si>
-    <t>#72 Arthur Smith - LG</t>
-[...2 lines deleted...]
-    <t>#74 Leroy Spotts - LT</t>
+    <t>#72 Arthur Smith - RT</t>
+  </si>
+  <si>
+    <t>#55 Leroy Spotts - LT</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>NCS 12</t>
   </si>
   <si>
     <t>1-10-NCS 12 (6:02) 18-Dean Varga pass complete to 20-Steven Dunn to NCS 24 for 12 yards. Tackle by 40-Christian Gonzalez. 20-Steven Dunn did some fancy footwork there.</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>NCS 24</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>1-10-NCS 24 (5:25) 43-Nicholas Dunham ran to NCS 26 for 2 yards. Tackle by 54-John Odell. NCS 76-Raymond Larson was injured on the play. He looks like he should be able to return.</t>
   </si>