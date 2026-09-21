--- v2 (2026-09-01)
+++ v3 (2026-09-21)
@@ -470,51 +470,51 @@
   <si>
     <t>PSt 37</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>3-12-PSt 37 (12:48) 17-John Bishop pass complete to 27-Vance Emanuel to Kan 50 for 13 yards. Tackle by 56-Gilbert Duncan.</t>
   </si>
   <si>
     <t>#40 Bryce Curtis - FB</t>
   </si>
   <si>
     <t>#82 Saul Pitts - TE</t>
   </si>
   <si>
     <t>#56 Gilbert Duncan - SLB</t>
   </si>
   <si>
     <t>#96 Jeremy Mosby - MLB</t>
   </si>
   <si>
-    <t>#33 Timothy Andrews - FS</t>
+    <t>#26 Timothy Andrews - FS</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Kan 50</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-Kan 50 (12:01) 36-Peter Bradford ran to Kan 49 for 1 yards. Tackle by 50-Doug Grimm. 82-Saul Pitts missed that block completely.</t>
   </si>
   <si>
     <t>#36 Peter Bradford - RB</t>
   </si>
   <si>
     <t>#88 Wilbert Bethea - WR</t>
   </si>
   <si>
     <t>#12 Charles Goins - WR</t>
   </si>
   <si>
     <t>#51 Anthony Ragland - WLB</t>
   </si>