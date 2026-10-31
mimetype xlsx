--- v3 (2026-09-21)
+++ v4 (2026-10-31)
@@ -317,126 +317,126 @@
   <si>
     <t>#90 Francisco Moore - RDE</t>
   </si>
   <si>
     <t>#53 David Braun - MLB</t>
   </si>
   <si>
     <t>#56 Scott Jones - SLB</t>
   </si>
   <si>
     <t>#21 Anthony Turnipseed - CB</t>
   </si>
   <si>
     <t>#36 Fredrick Kidd - SS</t>
   </si>
   <si>
     <t>#65 Michael Fritz - DT</t>
   </si>
   <si>
     <t>#50 Gregorio Heffner - DT</t>
   </si>
   <si>
     <t>#29 James Arellano - SS</t>
   </si>
   <si>
-    <t>#95 David Dempsey - WLB</t>
+    <t>#55 David Dempsey - WLB</t>
   </si>
   <si>
     <t>#14 Ted Fellman - K</t>
   </si>
   <si>
     <t>PSt</t>
   </si>
   <si>
     <t>PSt 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Out</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-PSt 25 (15:00) 17-John Bishop pass complete to 83-John Farrington to PSt 40 for 15 yards. Tackle by 91-John Goodson. 83-John Farrington did some fancy footwork there.</t>
   </si>
   <si>
     <t>#17 John Bishop - QB</t>
   </si>
   <si>
     <t>#27 Vance Emanuel - RB</t>
   </si>
   <si>
-    <t>#37 Roy Dallas - FB</t>
+    <t>#22 Roy Dallas - FB</t>
   </si>
   <si>
     <t>#87 Cedric Bynum - TE</t>
   </si>
   <si>
     <t>#14 Stanley Stinson - WR</t>
   </si>
   <si>
     <t>#55 Richard Cheney - LT</t>
   </si>
   <si>
     <t>#68 Frank Terrill - LG</t>
   </si>
   <si>
     <t>#64 Ryan Hunt - C</t>
   </si>
   <si>
     <t>#66 Mark Allen - RG</t>
   </si>
   <si>
     <t>#78 James King - RT</t>
   </si>
   <si>
     <t>#64 Ronald Jordan - LDE</t>
   </si>
   <si>
     <t>#98 John Fulkerson - DT</t>
   </si>
   <si>
     <t>#64 Martin Peoples - DT</t>
   </si>
   <si>
     <t>#79 Joshua Mosley - RDE</t>
   </si>
   <si>
     <t>#91 John Goodson - SLB</t>
   </si>
   <si>
     <t>#94 Ralph Harrison - MLB</t>
   </si>
   <si>
     <t>#73 Matthew Flanders - MLB</t>
   </si>
   <si>
     <t>#44 Jeffrey Kane - CB</t>
   </si>
   <si>
-    <t>#43 Calvin McLellan - CB</t>
+    <t>#27 Calvin McLellan - CB</t>
   </si>
   <si>
     <t>#42 Elmer Eisenberg - SS</t>
   </si>
   <si>
     <t>#1 Robert Gipson - FS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>PSt 40</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-PSt 40 (14:12) 17-John Bishop sacked at PSt 30 for -10 yards (79-Joshua Mosley). Sack allowed by 55-Richard Cheney.</t>
   </si>
   <si>
     <t>#89 Jessie Rodriguez - WR</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>PSt 37</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>3-12-PSt 37 (12:48) 17-John Bishop pass complete to 27-Vance Emanuel to Kan 50 for 13 yards. Tackle by 56-Gilbert Duncan.</t>
   </si>
   <si>
     <t>#40 Bryce Curtis - FB</t>
   </si>
   <si>
     <t>#82 Saul Pitts - TE</t>
   </si>
   <si>
     <t>#56 Gilbert Duncan - SLB</t>
   </si>
   <si>
     <t>#96 Jeremy Mosby - MLB</t>
   </si>
   <si>
-    <t>#26 Timothy Andrews - FS</t>
+    <t>#40 Timothy Andrews - FS</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Kan 50</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-Kan 50 (12:01) 36-Peter Bradford ran to Kan 49 for 1 yards. Tackle by 50-Doug Grimm. 82-Saul Pitts missed that block completely.</t>
   </si>
   <si>
     <t>#36 Peter Bradford - RB</t>
   </si>
   <si>
     <t>#88 Wilbert Bethea - WR</t>
   </si>
   <si>
     <t>#12 Charles Goins - WR</t>
   </si>
   <si>
     <t>#51 Anthony Ragland - WLB</t>
   </si>
@@ -704,141 +704,141 @@
   <si>
     <t>#75 Brian Norman - RDE</t>
   </si>
   <si>
     <t>PSt 35</t>
   </si>
   <si>
     <t>(5:22) 7-William Cox kicks 74 yards from PSt 35 to Kan -9. Touchback.</t>
   </si>
   <si>
     <t>#80 John Belt - WR</t>
   </si>
   <si>
     <t>Kan 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-Kan 25 (5:22) 3-Bill Hinton ran to Kan 25 for a short gain. Tackle by 99-William Grant.</t>
   </si>
   <si>
-    <t>#5 Michael Rasmussen - QB</t>
+    <t>#15 Michael Rasmussen - QB</t>
   </si>
   <si>
     <t>#3 Bill Hinton - RB</t>
   </si>
   <si>
     <t>#39 Jose Schroeder - RB</t>
   </si>
   <si>
     <t>#2 Jonathan Grizzard - RB</t>
   </si>
   <si>
     <t>#13 Bryan Bergquist - TE</t>
   </si>
   <si>
     <t>#86 Joseph May - TE</t>
   </si>
   <si>
     <t>#71 Robert Steele - LT</t>
   </si>
   <si>
     <t>#77 Herbert Krug - LG</t>
   </si>
   <si>
     <t>#59 Donald Books - C</t>
   </si>
   <si>
     <t>#78 Larry Maginnis - RG</t>
   </si>
   <si>
-    <t>#65 Robert Lillie - LT</t>
-[...2 lines deleted...]
-    <t>#63 Bud Gilchrist - LDE</t>
+    <t>#63 Robert Lillie - RG</t>
+  </si>
+  <si>
+    <t>#71 Bud Gilchrist - LDE</t>
   </si>
   <si>
     <t>#93 Robert Sterling - RDE</t>
   </si>
   <si>
-    <t>#98 Robert Atkins - SLB</t>
+    <t>#50 Robert Atkins - SLB</t>
   </si>
   <si>
     <t>#99 William Grant - MLB</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-Kan 25 (4:40) 3-Bill Hinton ran to Kan 25 for a short loss. Tackle by 99-William Grant. PSt 63-Bud Gilchrist was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#52 Bryan Andrus - DT</t>
   </si>
   <si>
     <t>4:04</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>3-10-Kan 25 (4:03) 5-Michael Rasmussen pass Pass knocked down by 21-Anthony Turnipseed. incomplete, intended for 13-Bryan Bergquist.</t>
   </si>
   <si>
     <t>#45 Charles Neal - WR</t>
   </si>
   <si>
     <t>#20 Tommy Holt - FS</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-Kan 25 (4:00) 8-Clarence Lowman punts 47 yards to PSt 28. Fair Catch by 27-Vance Emanuel.</t>
   </si>
   <si>
     <t>#8 Clarence Lowman - P</t>
   </si>
   <si>
-    <t>#72 William Reynolds - C</t>
+    <t>#78 William Reynolds - LT</t>
   </si>
   <si>
     <t>#67 David Huntley - C</t>
   </si>
   <si>
     <t>3:53</t>
   </si>
   <si>
     <t>PSt 28</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-PSt 28 (3:54) 17-John Bishop pass complete to 27-Vance Emanuel to Kan 36 for 35 yards.</t>
   </si>
   <si>
     <t>3:14</t>
   </si>
   <si>
     <t>Kan 36</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -2175,51 +2175,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="324.349" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
@@ -2227,52 +2227,52 @@
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>