--- v0 (2026-06-13)
+++ v1 (2026-07-03)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Ted Fellman kicks 74 yards from Kan 35 to PSt -9. Touchback.</t>
   </si>
   <si>
     <t>#83 John Farrington - WR</t>
   </si>
   <si>
     <t>#35 John Carroll - CB</t>
   </si>
   <si>
     <t>#90 Francisco Moore - RDE</t>
   </si>
   <si>
     <t>#93 David Braun - MLB</t>
   </si>
   <si>
     <t>#56 Scott Jones - SLB</t>
   </si>
   <si>
     <t>#21 Anthony Turnipseed - CB</t>
   </si>
   <si>
-    <t>#42 Fredrick Kidd - SS</t>
+    <t>#36 Fredrick Kidd - SS</t>
   </si>
   <si>
     <t>#65 Michael Fritz - DT</t>
   </si>
   <si>
     <t>#50 Gregorio Heffner - DT</t>
   </si>
   <si>
     <t>#29 James Arellano - SS</t>
   </si>
   <si>
     <t>#95 David Dempsey - WLB</t>
   </si>
   <si>
     <t>#14 Ted Fellman - K</t>
   </si>
   <si>
     <t>PSt</t>
   </si>
   <si>
     <t>PSt 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Out</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#17 John Bishop - QB</t>
   </si>
   <si>
     <t>#27 Vance Emanuel - RB</t>
   </si>
   <si>
     <t>#37 Roy Dallas - FB</t>
   </si>
   <si>
     <t>#87 Cedric Bynum - TE</t>
   </si>
   <si>
     <t>#14 Stanley Stinson - WR</t>
   </si>
   <si>
     <t>#55 Richard Cheney - LT</t>
   </si>
   <si>
     <t>#68 Frank Terrill - LG</t>
   </si>
   <si>
     <t>#64 Ryan Hunt - C</t>
   </si>
   <si>
-    <t>#72 Mark Allen - RG</t>
+    <t>#66 Mark Allen - RG</t>
   </si>
   <si>
     <t>#78 James King - RT</t>
   </si>
   <si>
     <t>#64 Ronald Jordan - LDE</t>
   </si>
   <si>
     <t>#98 John Fulkerson - DT</t>
   </si>
   <si>
     <t>#64 Martin Peoples - DT</t>
   </si>
   <si>
     <t>#79 Joshua Mosley - RDE</t>
   </si>
   <si>
     <t>#91 John Goodson - SLB</t>
   </si>
   <si>
     <t>#94 Ralph Harrison - MLB</t>
   </si>
   <si>
     <t>#73 Matthew Flanders - MLB</t>
   </si>
@@ -722,57 +722,57 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-Kan 25 (5:22) 3-Bill Hinton ran to Kan 25 for a short gain. Tackle by 99-William Grant.</t>
   </si>
   <si>
     <t>#5 Michael Rasmussen - QB</t>
   </si>
   <si>
     <t>#3 Bill Hinton - RB</t>
   </si>
   <si>
     <t>#39 Jose Schroeder - RB</t>
   </si>
   <si>
     <t>#2 Jonathan Grizzard - RB</t>
   </si>
   <si>
     <t>#13 Bryan Bergquist - TE</t>
   </si>
   <si>
     <t>#86 Joseph May - TE</t>
   </si>
   <si>
-    <t>#76 Robert Steele - LT</t>
+    <t>#71 Robert Steele - LT</t>
   </si>
   <si>
     <t>#77 Herbert Krug - LG</t>
   </si>
   <si>
-    <t>#65 Donald Books - C</t>
+    <t>#59 Donald Books - C</t>
   </si>
   <si>
     <t>#78 Larry Maginnis - RG</t>
   </si>
   <si>
     <t>#65 Robert Lillie - LT</t>
   </si>
   <si>
     <t>#63 Bud Gilchrist - LDE</t>
   </si>
   <si>
     <t>#93 Robert Sterling - RDE</t>
   </si>
   <si>
     <t>#98 Robert Atkins - SLB</t>
   </si>
   <si>
     <t>#99 William Grant - MLB</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>