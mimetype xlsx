--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -296,51 +296,51 @@
   <si>
     <t>Kan</t>
   </si>
   <si>
     <t>Kan 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Ted Fellman kicks 74 yards from Kan 35 to PSt -9. Touchback.</t>
   </si>
   <si>
     <t>#83 John Farrington - WR</t>
   </si>
   <si>
     <t>#35 John Carroll - CB</t>
   </si>
   <si>
     <t>#90 Francisco Moore - RDE</t>
   </si>
   <si>
-    <t>#93 David Braun - MLB</t>
+    <t>#53 David Braun - MLB</t>
   </si>
   <si>
     <t>#56 Scott Jones - SLB</t>
   </si>
   <si>
     <t>#21 Anthony Turnipseed - CB</t>
   </si>
   <si>
     <t>#36 Fredrick Kidd - SS</t>
   </si>
   <si>
     <t>#65 Michael Fritz - DT</t>
   </si>
   <si>
     <t>#50 Gregorio Heffner - DT</t>
   </si>
   <si>
     <t>#29 James Arellano - SS</t>
   </si>
   <si>
     <t>#95 David Dempsey - WLB</t>
   </si>
   <si>
     <t>#14 Ted Fellman - K</t>
   </si>
@@ -1058,51 +1058,51 @@
   <si>
     <t>2-10-PSt 32 (9:14) 17-John Bishop pass incomplete, dropped by 83-John Farrington. Pressure by 79-Joshua Mosley.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>Strong I Normal Quick Hooks</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-10-PSt 32 (9:10) 17-John Bishop pass complete to 83-John Farrington to PSt 38 for 6 yards. Tackle by 42-Elmer Eisenberg.</t>
   </si>
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>PSt 38</t>
   </si>
   <si>
     <t>4-4-PSt 38 (8:26) 11-Sang Oliver punts 52 yards to Kan 9. 80-John Belt to Kan 21 for 12 yards. Tackle by 93-David Braun.</t>
   </si>
   <si>
-    <t>#11 Sang Oliver - P</t>
+    <t>#7 Sang Oliver - P</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>Kan 21</t>
   </si>
   <si>
     <t>1-10-Kan 21 (8:17) 3-Bill Hinton ran to Kan 23 for 2 yards. Tackle by 95-David Dempsey.</t>
   </si>
   <si>
     <t>7:39</t>
   </si>
   <si>
     <t>Kan 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>2-8-Kan 23 (7:38) 3-Bill Hinton ran to Kan 24 for 1 yards. Tackle by 50-Gregorio Heffner.</t>
   </si>
   <si>
     <t>6:56</t>
   </si>