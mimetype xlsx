--- v0 (2026-09-01)
+++ v1 (2026-10-31)
@@ -308,105 +308,105 @@
   <si>
     <t>(15:00) 12-Andrew Dixon kicks 75 yards from IWA 35 to PSt -10. Touchback.</t>
   </si>
   <si>
     <t>#83 John Farrington - WR</t>
   </si>
   <si>
     <t>#28 Lawrence Paxton - FS</t>
   </si>
   <si>
     <t>#90 Francisco Moore - RDE</t>
   </si>
   <si>
     <t>#53 David Braun - MLB</t>
   </si>
   <si>
     <t>#99 Richard Jones - DT</t>
   </si>
   <si>
     <t>#53 Robert Price - MLB</t>
   </si>
   <si>
     <t>#91 Brent Burch - DT</t>
   </si>
   <si>
-    <t>#95 David Dempsey - WLB</t>
+    <t>#55 David Dempsey - WLB</t>
   </si>
   <si>
     <t>#34 Justin Murphy - FS</t>
   </si>
   <si>
     <t>#29 James Arellano - SS</t>
   </si>
   <si>
     <t>#56 Scott Jones - SLB</t>
   </si>
   <si>
     <t>#12 Andrew Dixon - K</t>
   </si>
   <si>
     <t>PSt</t>
   </si>
   <si>
     <t>PSt 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-PSt 25 (15:00) 36-Peter Bradford ran to PSt 25 for a short gain. Tackle by 79-Stephen Trujillo.</t>
   </si>
   <si>
     <t>#17 John Bishop - QB</t>
   </si>
   <si>
     <t>#36 Peter Bradford - RB</t>
   </si>
   <si>
-    <t>#37 Roy Dallas - FB</t>
+    <t>#22 Roy Dallas - FB</t>
   </si>
   <si>
     <t>#89 Sean Damian - TE</t>
   </si>
   <si>
     <t>#85 Earl Gross - WR</t>
   </si>
   <si>
     <t>#70 James Varney - LT</t>
   </si>
   <si>
     <t>#68 Frank Terrill - LG</t>
   </si>
   <si>
     <t>#64 Ryan Hunt - C</t>
   </si>
   <si>
-    <t>#54 Robert Zamora - RG</t>
+    <t>#64 Robert Zamora - RG</t>
   </si>
   <si>
     <t>#66 George Robinson - RT</t>
   </si>
   <si>
     <t>#98 Charles Vanhorne - LDE</t>
   </si>
   <si>
     <t>#55 Harley Garrett - DT</t>
   </si>
   <si>
     <t>#79 Stephen Trujillo - DT</t>
   </si>
   <si>
     <t>#75 Brian Amidon - RDE</t>
   </si>
   <si>
     <t>#90 Jay Whitten - MLB</t>
   </si>
   <si>
     <t>#93 Antonio Parker - MLB</t>
   </si>
   <si>
     <t>#51 Jeffrey Tait - WLB</t>
   </si>
@@ -509,54 +509,54 @@
   <si>
     <t>#81 Gerald Stutzman - TE</t>
   </si>
   <si>
     <t>#80 Tony Ortez - TE</t>
   </si>
   <si>
     <t>#82 Frank Santos - WR</t>
   </si>
   <si>
     <t>#68 Lonnie Mull - LT</t>
   </si>
   <si>
     <t>#61 Tim Wurm - LG</t>
   </si>
   <si>
     <t>#64 John Hobson - C</t>
   </si>
   <si>
     <t>#74 Joseph Reese - LG</t>
   </si>
   <si>
     <t>#60 William Harley - RT</t>
   </si>
   <si>
-    <t>#63 Bud Gilchrist - LDE</t>
-[...2 lines deleted...]
-    <t>#98 Robert Atkins - SLB</t>
+    <t>#71 Bud Gilchrist - LDE</t>
+  </si>
+  <si>
+    <t>#50 Robert Atkins - SLB</t>
   </si>
   <si>
     <t>#95 Terry Walling - MLB</t>
   </si>
   <si>
     <t>#56 Joseph Hammond - MLB</t>
   </si>
   <si>
     <t>#57 Lonnie Swanson - WLB</t>
   </si>
   <si>
     <t>#38 Leon Cameron - CB</t>
   </si>
   <si>
     <t>#32 Charles Warf - CB</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>IWA 30</t>
   </si>
   <si>
     <t>I Formation Big HB Counter Weak</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>IWA 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-4-IWA 44 (10:15) 44-Donald Acevedo ran to IWA 44 for a short loss. Tackle by 90-Francisco Moore.</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-4-IWA 44 (9:39) 7-Courtney Orlando pass complete to 81-Gerald Stutzman to PSt 48 for 8 yards. Tackle by 28-Lawrence Paxton.</t>
   </si>
   <si>
-    <t>#48 Douglas Coy - RB</t>
+    <t>#34 Douglas Coy - RB</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>PSt 48</t>
   </si>
   <si>
     <t>1-10-PSt 48 (8:55) 44-Donald Acevedo ran to PSt 45 for 3 yards. Tackle by 53-Robert Price.</t>
   </si>
   <si>
     <t>8:13</t>
   </si>
   <si>
     <t>PSt 45</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-7-PSt 45 (8:12) 42-Joseph Ferguson ran to PSt 42 for 3 yards. Tackle by 53-Robert Price. PENALTY - Holding (IWA 64-John Hobson)</t>
   </si>
   <si>
     <t>#96 Dennis Beahm - SLB</t>
   </si>