--- v2 (2026-06-24)
+++ v3 (2026-10-22)
@@ -395,51 +395,51 @@
   <si>
     <t>#91 Robert Austin - DT</t>
   </si>
   <si>
     <t>#56 William Bowman - RDE</t>
   </si>
   <si>
     <t>#57 Aaron Holcomb - WLB</t>
   </si>
   <si>
     <t>#53 Raymond Hersey - MLB</t>
   </si>
   <si>
     <t>#98 Nestor Wendell - WLB</t>
   </si>
   <si>
     <t>#25 John Cruz - CB</t>
   </si>
   <si>
     <t>#29 Kyle Lennon - CB</t>
   </si>
   <si>
     <t>#27 David Gonzalez - CB</t>
   </si>
   <si>
-    <t>#44 Charles Zamora - SS</t>
+    <t>#25 Charles Zamora - SS</t>
   </si>
   <si>
     <t>#35 Matthew Turner - SS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-10-Lou 25 (14:56) 16-Anthony Rivera pass complete to 89-Jerry Sova to Lou 31 for 6 yards. Tackle by 29-Kyle Lennon.</t>
   </si>
   <si>
     <t>#99 Roland Winslow - DT</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>Lou 31</t>
   </si>