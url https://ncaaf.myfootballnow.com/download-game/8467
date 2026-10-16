--- v4 (2026-08-17)
+++ v5 (2026-10-16)
@@ -902,51 +902,51 @@
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-UCL 33 (1:33) 13-Eric Becker pass Pass knocked down by 29-Greg Glenn. incomplete, intended for 31-Calvin Elder.</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-10-UCL 33 (1:29) 13-Eric Becker pass Pass knocked down by 98-Clarence Snider. incomplete, intended for 31-Calvin Elder.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>3-10-UCL 33 (1:27) 13-Eric Becker pass incomplete, dropped by 31-Calvin Elder.</t>
   </si>
   <si>
-    <t>#77 John Bales - LDE</t>
+    <t>#60 John Bales - LDE</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
     <t>4-10-UCL 33 (1:22) 7-Noah Ku 51 yard field goal is GOOD. PUR 6 UCL 0</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>(1:18) 7-Noah Ku kicks 67 yards from PUR 35 to UCL -2. 10-Eric Brunner to UCL 15 for 17 yards. Tackle by 44-Travis Wilson.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>UCL 15</t>
   </si>
   <si>
     <t>1-10-UCL 15 (1:15) 35-Robert Benge ran to UCL 16 for 1 yards. Tackle by 92-Henry McDowell.</t>
   </si>
   <si>
     <t>0:36</t>
   </si>