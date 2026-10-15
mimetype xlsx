--- v3 (2026-08-16)
+++ v4 (2026-10-15)
@@ -569,51 +569,51 @@
   <si>
     <t>#87 Cedric Bynum - TE</t>
   </si>
   <si>
     <t>#85 George Gardner - TE</t>
   </si>
   <si>
     <t>#75 Timothy Long - LT</t>
   </si>
   <si>
     <t>#55 Luke Stamper - LG</t>
   </si>
   <si>
     <t>#54 Peter Tews - C</t>
   </si>
   <si>
     <t>#66 Mark Allen - RG</t>
   </si>
   <si>
     <t>#78 Dennis Sessions - RT</t>
   </si>
   <si>
     <t>#68 Michael Lloyd - LDE</t>
   </si>
   <si>
-    <t>#57 Andre Tillery - RDE</t>
+    <t>#54 Andre Tillery - RDE</t>
   </si>
   <si>
     <t>#59 James Smith - DT</t>
   </si>
   <si>
     <t>#98 Roy Russell - WLB</t>
   </si>
   <si>
     <t>#53 Larry Woodward - MLB</t>
   </si>
   <si>
     <t>#40 Stanley Nelson - WLB</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
   <si>
     <t>OSt 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>