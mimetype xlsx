--- v1 (2026-06-11)
+++ v2 (2026-10-09)
@@ -419,51 +419,51 @@
   <si>
     <t>#30 Matthew Sapien - CB</t>
   </si>
   <si>
     <t>#43 Roy Simmons - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>MIN 34</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-1-MIN 34 (14:26) 9-Joseph Eickhoff pass complete to 48-Oscar Chambers to MIN 39 for 6 yards. Tackle by 99-Charles Cooper.</t>
   </si>
   <si>
     <t>#87 Peter Wiener - TE</t>
   </si>
   <si>
-    <t>#60 Paul Lopez - LDE</t>
+    <t>#91 Paul Lopez - DT</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MIN 39 (13:49) 32-Kevin Child ran to MIN 46 for 7 yards. Tackle by 32-Jeremy Webb.</t>
   </si>
   <si>
     <t>#46 William Nixon - RB</t>
   </si>
   <si>
     <t>#37 William Donohue - FB</t>
   </si>
   <si>
     <t>#81 Raymond Petrosky - TE</t>
   </si>