--- v5 (2026-06-22)
+++ v6 (2026-10-17)
@@ -533,51 +533,51 @@
   <si>
     <t>#75 Douglas Marron - DT</t>
   </si>
   <si>
     <t>#76 Franklin Gay - RDE</t>
   </si>
   <si>
     <t>#49 Stephen Moye - FS</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>2-7-CIN 25 (13:41) 25-Gary Bartos ran to CIN 25 for a short loss. Tackle by 25-Daniel Finnerty.</t>
   </si>
   <si>
-    <t>#10 John Medders - WR</t>
+    <t>#18 John Medders - WR</t>
   </si>
   <si>
     <t>#15 Kelly Mathis - WR</t>
   </si>
   <si>
     <t>#47 Daniel Finnerty - CB</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-7-CIN 25 (13:08) 25-Gary Bartos ran to CIN 34 for 9 yards. Tackle by 49-Stephen Moye.</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>CIN 34</t>
   </si>
@@ -1781,51 +1781,51 @@
   <si>
     <t>2-7-IST 48 (4:09) 33-Erwin Miller ran to IST 43 for -5 yards. Tackle by 99-James Gallagher.</t>
   </si>
   <si>
     <t>3:27</t>
   </si>
   <si>
     <t>3-12-IST 43 (3:26) 37-Jeremy Roman ran to CIN 44 for 13 yards. Pushed out of bounds by 92-Robert Golden.</t>
   </si>
   <si>
     <t>1-10-CIN 44 (3:21) 12-Robert Jones pass complete to 28-Edward Alcazar to CIN 33 for 10 yards. Tackle by 92-Robert Golden. IST 33-Erwin Miller was injured on the play.</t>
   </si>
   <si>
     <t>3:16</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CIN 33 (2:34) 48-Richard Jones ran to CIN 32 for 1 yards. 48-Richard Jones FUMBLES (31-Ryan Carlisle) recovered by IST-48-Richard Jones at CIN 35. Tackle by 98-James Saunders.</t>
   </si>
   <si>
-    <t>#98 Leon Morris - WLB</t>
+    <t>#91 Leon Morris - WLB</t>
   </si>
   <si>
     <t>2-12-CIN 35 (2:00) 12-Robert Jones pass incomplete, dropped by 11-Richard Crippen. That was a dangerous pass.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>3-12-CIN 35 (1:58) 12-Robert Jones pass incomplete, dropped by 82-Jesse Levingston. Pressure by 98-James Saunders.</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>4-12-CIN 35 (1:54) 6-Frank Starner punts 32 yards to CIN 3.</t>
   </si>
   <si>
     <t>1:45</t>
   </si>
   <si>
     <t>CIN 3</t>
   </si>
   <si>
     <t>1-10-CIN 3 (1:46) 3-Samuel Grabowski pass INTERCEPTED by 50-Daniel Eldridge at CIN 7. 50-Daniel Eldridge to CIN 5 for 2 yards. Tackle by 71-Neal Pereira.</t>
   </si>