--- v3 (2026-07-05)
+++ v4 (2026-11-02)
@@ -902,51 +902,51 @@
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>(0:39) 19-Richard West kicks 74 yards from ALA 35 to LSU -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-LSU 25 (0:39) 10-Robert Barrett pass Pass knocked down by 27-Glenn Judge. incomplete, intended for 12-Brandon Wood. Pressure by 71-Jimmy Callen. LSU 56-Thomas Patten was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:34</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-10-LSU 25 (0:35) 10-Robert Barrett pass complete to 12-Brandon Wood to LSU 39 for 14 yards. Tackle by 27-Glenn Judge. PENALTY - Pass Interference (ALA 27-Glenn Judge) (Declined)</t>
   </si>
   <si>
-    <t>#59 James Thompson - C</t>
+    <t>#50 James Thompson - C</t>
   </si>
   <si>
     <t>0:31</t>
   </si>
   <si>
     <t>LSU 39</t>
   </si>
   <si>
     <t>1-10-LSU 39 (0:32) 38-Chris Marshall ran to LSU 47 for 8 yards. Tackle by 38-Joe Williams.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>LSU 47</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>2-2-LSU 47 (15:00) 10-Robert Barrett pass complete to 22-David Clark to ALA 49 for 3 yards. Tackle by 59-Brandon Blow.</t>
   </si>