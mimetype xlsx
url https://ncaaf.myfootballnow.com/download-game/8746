--- v6 (2026-06-05)
+++ v7 (2026-11-02)
@@ -569,51 +569,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-VAN 24 (11:01) 17-William Taylor 41 yard field goal is GOOD. ARI 3 VAN 0</t>
   </si>
   <si>
     <t>#17 William Taylor - K</t>
   </si>
   <si>
     <t>#61 Charles Marcell - RG</t>
   </si>
   <si>
     <t>#69 Donald Goss - C</t>
   </si>
   <si>
     <t>#63 Eliseo McManus - LG</t>
   </si>
   <si>
     <t>#59 Nathan Johnson - WLB</t>
   </si>
   <si>
-    <t>#95 Ira Batt - DT</t>
+    <t>#53 Ira Batt - DT</t>
   </si>
   <si>
     <t>#94 John Menard - RDE</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>ARI 35</t>
   </si>
   <si>
     <t>(10:57) 17-William Taylor kicks 71 yards from ARI 35 to VAN -6. Touchback.</t>
   </si>
   <si>
     <t>#44 Kim Gibbons - RB</t>
   </si>
   <si>
     <t>#47 David Sepulveda - FS</t>
   </si>
   <si>
     <t>#47 Emilio Singleton - RB</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>