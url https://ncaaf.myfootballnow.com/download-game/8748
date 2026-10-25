--- v4 (2026-08-26)
+++ v5 (2026-10-25)
@@ -518,51 +518,51 @@
   <si>
     <t>#12 Kenneth Rittenberry - QB</t>
   </si>
   <si>
     <t>#37 John Hamilton - RB</t>
   </si>
   <si>
     <t>#80 Ollie Lara - TE</t>
   </si>
   <si>
     <t>#81 Carlos Travis - TE</t>
   </si>
   <si>
     <t>#89 Jaime Tomlinson - WR</t>
   </si>
   <si>
     <t>#15 Michael Salazar - WR</t>
   </si>
   <si>
     <t>#76 Donald Thompson - LT</t>
   </si>
   <si>
     <t>#59 William Burton - RG</t>
   </si>
   <si>
-    <t>#57 Matthew Jarrett - C</t>
+    <t>#74 Matthew Jarrett - C</t>
   </si>
   <si>
     <t>#79 Ben Baker - RG</t>
   </si>
   <si>
     <t>#64 Christopher Felipe - RT</t>
   </si>
   <si>
     <t>#79 George Bowers - DT</t>
   </si>
   <si>
     <t>#93 Ryan Mena - DT</t>
   </si>
   <si>
     <t>#63 Timothy Wong - LDE</t>
   </si>
   <si>
     <t>#51 Shawn Finch - SLB</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>TEX 23</t>
   </si>