--- v4 (2026-08-19)
+++ v5 (2026-10-18)
@@ -524,51 +524,51 @@
   <si>
     <t>#68 Andrew Robinson - LT</t>
   </si>
   <si>
     <t>#60 Jeramy Ramirez - LG</t>
   </si>
   <si>
     <t>#65 Drew Westbrook - C</t>
   </si>
   <si>
     <t>#57 Fred Cotten - RT</t>
   </si>
   <si>
     <t>#66 Kenneth Mott - RT</t>
   </si>
   <si>
     <t>#63 Brian Duke - DT</t>
   </si>
   <si>
     <t>#90 Alberto Kennedy - RDE</t>
   </si>
   <si>
     <t>#50 Thomas Keel - SLB</t>
   </si>
   <si>
-    <t>#44 Charles Zamora - SS</t>
+    <t>#25 Charles Zamora - SS</t>
   </si>
   <si>
     <t>#35 Matthew Turner - SS</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-10-OMS 20 (12:58) 2-Aaron McGuire pass complete to 19-Richard McGinnis to OMS 24 for 4 yards. Tackle by 25-John Cruz.</t>
   </si>
   <si>
     <t>#35 John Lane - FB</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>OMS 24</t>
   </si>