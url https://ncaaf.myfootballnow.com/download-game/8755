--- v5 (2026-08-24)
+++ v6 (2026-11-03)
@@ -1064,51 +1064,51 @@
   <si>
     <t>3-5-UNC 26 (6:36) 6-Jules Garner pass complete to 33-Adam Guess to UNC 18 for 8 yards. Tackle by 95-Robby Berry. 33-Adam Guess breaks down the CB.</t>
   </si>
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>UNC 18</t>
   </si>
   <si>
     <t>1-10-UNC 18 (5:51) 40-Paul Cox ran to UNC 17 for 1 yards. Tackle by 99-Larry Kelley. ARK 79-Nicholas Green was injured on the play. He looks like he should be able to return. UNC 99-Larry Kelley was injured on the play. He looks like he should be able to return. UNC 53-Dale Hampton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>UNC 17</t>
   </si>
   <si>
     <t>2-9-UNC 17 (5:16) 6-Jules Garner pass incomplete, intended for 88-Dennis Owen.</t>
   </si>
   <si>
     <t>#72 David Lewis - LT</t>
   </si>
   <si>
-    <t>#65 Kenneth Speciale - DT</t>
+    <t>#73 Kenneth Speciale - DT</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-9-UNC 17 (5:14) 6-Jules Garner pass Pass knocked down by 90-Richard Lindsay. incomplete, intended for 40-Paul Cox.</t>
   </si>
   <si>
     <t>5:09</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-UNC 17 (5:10) 17-Javier Lichtenstein 35 yard field goal is NO GOOD. (Wide Left) UNC 90-Richard Lindsay was injured on the play. He looks like he should be able to return.</t>
   </si>