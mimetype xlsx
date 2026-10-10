--- v4 (2026-06-12)
+++ v5 (2026-10-10)
@@ -773,51 +773,51 @@
   <si>
     <t>3-12-UCL 46 (6:55) 14-Johnson Woodruff pass complete to 83-Ronnie Watson to UCL 43 for 3 yards. Tackle by 21-Thomas Allen.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>UCL 43</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-UCL 43 (6:22) 12-Marlin Lancaster 60 yard field goal is NO GOOD. (Short) UCL 79-Charles Delreal was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#12 Marlin Lancaster - K</t>
   </si>
   <si>
     <t>#76 Brian Maynard - LT</t>
   </si>
   <si>
-    <t>#77 John Bales - LDE</t>
+    <t>#60 John Bales - LDE</t>
   </si>
   <si>
     <t>#59 Jack Trump - MLB</t>
   </si>
   <si>
     <t>6:16</t>
   </si>
   <si>
     <t>UCL 50</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-UCL 50 (6:17) 35-Robert Benge ran to Syr 39 for 11 yards. Tackle by 7-Michael Vargas.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>