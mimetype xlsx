--- v1 (2026-01-22)
+++ v2 (2026-04-22)
@@ -296,87 +296,87 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Rick Golding kicks 74 yards from LSU 35 to NDI -9. Touchback.</t>
   </si>
   <si>
     <t>#31 Michael Dowell - RB</t>
   </si>
   <si>
     <t>#42 Ricardo Aybar - SS</t>
   </si>
   <si>
     <t>#94 Kevin Corona - SLB</t>
   </si>
   <si>
     <t>#20 Enrique Daly - CB</t>
   </si>
   <si>
     <t>#48 James Martini - FS</t>
   </si>
   <si>
-    <t>#59 Ronald Allen - MLB</t>
+    <t>#43 Ronald Allen - MLB</t>
   </si>
   <si>
     <t>#96 Joe Crosby - MLB</t>
   </si>
   <si>
     <t>#43 Brian Fonseca - FS</t>
   </si>
   <si>
     <t>#94 Dennis Roberson - DT</t>
   </si>
   <si>
     <t>#28 Carlos Armstrong - CB</t>
   </si>
   <si>
     <t>#23 Gary Edwards - CB</t>
   </si>
   <si>
     <t>#7 Rick Golding - K</t>
   </si>
   <si>
     <t>NDI</t>
   </si>
   <si>
     <t>NDI 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NDI 25 (15:00) PENALTY - False Start (NDI 64-Calvin Dickinson)</t>
   </si>
   <si>
-    <t>#12 Bill Mann - QB</t>
+    <t>#11 Bill Mann - QB</t>
   </si>
   <si>
     <t>#45 Oscar Holbert - RB</t>
   </si>
   <si>
     <t>#14 Samuel Conner - WR</t>
   </si>
   <si>
     <t>#89 Raul Hughes - WR</t>
   </si>
   <si>
     <t>#15 Steven Menzel - WR</t>
   </si>
   <si>
     <t>#77 Eric Sheets - LT</t>
   </si>
   <si>
     <t>#76 Everett Cole - LG</t>
   </si>
   <si>
     <t>#62 Francisco Gonzalez - C</t>
   </si>
   <si>
     <t>#64 Calvin Dickinson - RG</t>
   </si>
@@ -542,78 +542,78 @@
   <si>
     <t>#73 Matthew Mercer - LT</t>
   </si>
   <si>
     <t>#66 Lawrence Stewart - LG</t>
   </si>
   <si>
     <t>#65 Thomas Patten - C</t>
   </si>
   <si>
     <t>#62 Gary Taylor - LG</t>
   </si>
   <si>
     <t>#74 Jesse Richardson - RT</t>
   </si>
   <si>
     <t>#72 David Gualtieri - LDE</t>
   </si>
   <si>
     <t>#93 Douglas Elwell - DT</t>
   </si>
   <si>
     <t>#50 Johnnie Campbell - DT</t>
   </si>
   <si>
-    <t>#51 Scott Rodriguez - RDE</t>
-[...2 lines deleted...]
-    <t>#49 Raymond Armstrong - CB</t>
+    <t>#76 Scott Rodriguez - RDE</t>
+  </si>
+  <si>
+    <t>#34 Raymond Armstrong - CB</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>LSU 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-5-LSU 24 (12:21) 38-Chris Marshall ran to LSU 27 for 3 yards. Tackle by 28-Carlos Armstrong.</t>
   </si>
   <si>
     <t>#47 Russell Salvador - FB</t>
   </si>
   <si>
     <t>#41 Ronald Castro - FB</t>
   </si>
   <si>
-    <t>#88 Josue Torres - TE</t>
+    <t>#86 Josue Torres - TE</t>
   </si>
   <si>
     <t>#90 Aaron Nguyen - LDE</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>LSU 27</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-1-LSU 27 (11:44) 38-Chris Marshall ran to LSU 35 for 7 yards. Tackle by 32-Ricardo Aybar.</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -1553,51 +1553,51 @@
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>2-9-LSU 38 (15:00) 10-Robert Barrett pass complete to 85-Otto Credle to LSU 45 for 8 yards. Tackle by 94-Kevin Corona. LSU 73-Matthew Mercer was injured on the play.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>3-2-LSU 45 (14:18) 38-Chris Marshall ran to NDI 37 for 17 yards. LSU 56-Thomas Patten was injured on the play.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-NDI 37 (13:38) 10-Robert Barrett pass complete to 22-David Clark to NDI 37 for a short gain. Tackle by 96-Joe Crosby.</t>
   </si>
   <si>
-    <t>#70 James Thompson - C</t>
+    <t>#59 James Thompson - C</t>
   </si>
   <si>
     <t>2-10-NDI 37 (12:58) 10-Robert Barrett pass Pass knocked down by 91-Henry Shivers. incomplete, intended for 22-David Clark.</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>3-10-NDI 37 (12:54) 22-David Clark ran to NDI 29 for 8 yards. Tackle by 32-Ricardo Aybar.</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>4-2-NDI 29 (12:16) 7-Rick Golding 46 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>NDI 36</t>
   </si>
   <si>
     <t>1-10-NDI 36 (12:12) 6-Bill Mann pass Pass knocked down by 30-Thomas Brown. incomplete, intended for 82-Raul Hughes.</t>
   </si>