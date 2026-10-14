--- v3 (2026-06-16)
+++ v4 (2026-10-14)
@@ -659,51 +659,51 @@
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-ARK 14 (9:24) 39-Freeman Wilmes ran for 14 yards. TOUCHDOWN! ARK 0 TEX 6</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>ARK 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:19) Extra point GOOD by 19-Richard Rios. ARK 0 TEX 7</t>
   </si>
   <si>
-    <t>#7 Jan Gehring - P</t>
+    <t>#11 Jan Gehring - P</t>
   </si>
   <si>
     <t>#81 Carlos Travis - TE</t>
   </si>
   <si>
     <t>#19 Richard Rios - K</t>
   </si>
   <si>
     <t>#78 William Nelson - RG</t>
   </si>
   <si>
     <t>#79 Ben Baker - RG</t>
   </si>
   <si>
     <t>#95 Alberto Works - MLB</t>
   </si>
   <si>
     <t>#93 Freddie Drake - DT</t>
   </si>
   <si>
     <t>#95 John Brashear - RDE</t>
   </si>
   <si>
     <t>(9:19) 18-Adam Nunez kicks 75 yards from TEX 35 to ARK -10. Touchback.</t>
   </si>