--- v3 (2026-06-17)
+++ v4 (2026-10-15)
@@ -638,51 +638,51 @@
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>3-1-TEX 35 (11:22) 48-Carlos Gayle ran to TEX 30 for -4 yards. Tackle by 94-Jose Martin.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>TEX 30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-TEX 30 (10:37) 14-Jan Gehring punts 45 yards to IWA 25. 42-Kenneth Lawrence to IWA 33 for 8 yards. Tackle by 67-Tyler Wells.</t>
   </si>
   <si>
-    <t>#7 Jan Gehring - P</t>
+    <t>#11 Jan Gehring - P</t>
   </si>
   <si>
     <t>#81 Carlos Travis - TE</t>
   </si>
   <si>
     <t>#64 Christopher Felipe - RT</t>
   </si>
   <si>
     <t>#59 William Burton - RG</t>
   </si>
   <si>
     <t>#63 Louis Christensen - RDE</t>
   </si>
   <si>
     <t>#97 Billy Redman - SLB</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>IWA 33</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>