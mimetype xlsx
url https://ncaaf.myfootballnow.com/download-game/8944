--- v4 (2026-06-19)
+++ v5 (2026-10-17)
@@ -398,51 +398,51 @@
   <si>
     <t>#91 Robert Austin - DT</t>
   </si>
   <si>
     <t>#63 Brian Duke - DT</t>
   </si>
   <si>
     <t>#90 Alberto Kennedy - RDE</t>
   </si>
   <si>
     <t>#53 Raymond Hersey - MLB</t>
   </si>
   <si>
     <t>#97 William Murley - WLB</t>
   </si>
   <si>
     <t>#25 John Cruz - CB</t>
   </si>
   <si>
     <t>#23 Joseph Richards - CB</t>
   </si>
   <si>
     <t>#27 David Gonzalez - CB</t>
   </si>
   <si>
-    <t>#44 Charles Zamora - SS</t>
+    <t>#25 Charles Zamora - SS</t>
   </si>
   <si>
     <t>#35 Matthew Turner - SS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>VAN 29</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-6-VAN 29 (14:15) 2-Chase Hunnicutt pass complete to 88-George Hernandez to VAN 38 for 9 yards. Tackle by 23-Joseph Richards.</t>
   </si>
   <si>
     <t>#44 Howard Ladd - FB</t>
   </si>
   <si>
     <t>#88 George Hernandez - TE</t>
   </si>