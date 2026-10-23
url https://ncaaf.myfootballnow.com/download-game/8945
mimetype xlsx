--- v2 (2026-07-06)
+++ v3 (2026-10-23)
@@ -899,51 +899,51 @@
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>(0:24) 9-Adalberto Vanhoose kicks 74 yards from Wis 35 to USC -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-USC 25 (0:24) 12-Timothy Farley pass complete to 19-Dennis Cooper to USC 33 for 8 yards. Tackle by 44-Steven Cybulski.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>USC 33</t>
   </si>
   <si>
     <t>2-2-USC 33 (15:00) 39-Joshua Beardsley ran to USC 41 for 8 yards. Tackle by 22-Michael Webb. Wis 66-Kenneth Lee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#60 Paul Lopez - LDE</t>
+    <t>#91 Paul Lopez - DT</t>
   </si>
   <si>
     <t>#22 Michael Webb - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>USC 41</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-USC 41 (14:16) 12-Timothy Farley pass complete to 39-Joshua Beardsley to USC 45 for 4 yards. Tackle by 46-David Hofmann. PENALTY - Holding (USC 71-Louie McCormick)</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>USC 31</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>