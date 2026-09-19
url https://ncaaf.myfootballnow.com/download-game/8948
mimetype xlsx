--- v3 (2026-06-25)
+++ v4 (2026-09-19)
@@ -338,51 +338,51 @@
   <si>
     <t>#63 Shaun Cody - LDE</t>
   </si>
   <si>
     <t>#20 Darnell Bing - CB</t>
   </si>
   <si>
     <t>#17 William Taylor - K</t>
   </si>
   <si>
     <t>AZS</t>
   </si>
   <si>
     <t>AZS 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-AZS 25 (15:00) 13-Caleb Williams pass complete to 17-Patrick Taylor to AZS 40 for 15 yards. Tackle by 20-James Anderson.</t>
   </si>
   <si>
-    <t>#19 Caleb Williams - QB</t>
+    <t>#13 Caleb Williams - QB</t>
   </si>
   <si>
     <t>#86 Steve Singleton - TE</t>
   </si>
   <si>
     <t>#15 Thomas Sirois - WR</t>
   </si>
   <si>
     <t>#14 Lyndon Prime - WR</t>
   </si>
   <si>
     <t>#16 Sam Jenkins - WR</t>
   </si>
   <si>
     <t>#73 Joseph Robinson - RT</t>
   </si>
   <si>
     <t>#78 Albert Mohr - LG</t>
   </si>
   <si>
     <t>#74 John Jones - C</t>
   </si>
   <si>
     <t>#67 Christopher Moyes - RG</t>
   </si>