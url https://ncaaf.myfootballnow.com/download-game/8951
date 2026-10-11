--- v5 (2026-08-12)
+++ v6 (2026-10-11)
@@ -350,51 +350,51 @@
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CIN 25 (14:55) 7-Shane Morris pass incomplete, intended for 15-Kelly Mathis.</t>
   </si>
   <si>
     <t>#7 Shane Morris - QB</t>
   </si>
   <si>
     <t>#23 Gary Bartos - RB</t>
   </si>
   <si>
     <t>#22 Robert Rodriguez - FB</t>
   </si>
   <si>
-    <t>#10 John Medders - WR</t>
+    <t>#18 John Medders - WR</t>
   </si>
   <si>
     <t>#84 Bernard Badger - WR</t>
   </si>
   <si>
     <t>#15 Kelly Mathis - WR</t>
   </si>
   <si>
     <t>#66 William Riddle - LT</t>
   </si>
   <si>
     <t>#78 Charles Washington - LG</t>
   </si>
   <si>
     <t>#60 Kevin Sutton - C</t>
   </si>
   <si>
     <t>#66 Neal Pereira - LG</t>
   </si>
   <si>
     <t>#63 Frank Hunter - RG</t>
   </si>
   <si>
     <t>#67 Steve Stetson - LDE</t>
   </si>
@@ -800,51 +800,51 @@
   <si>
     <t>3-5-CIN 24 (6:08) 34-Mark Hall ran to CIN 22 for 2 yards. Tackle by 51-David Green.</t>
   </si>
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>CIN 22</t>
   </si>
   <si>
     <t>4-4-CIN 22 (5:24) 3-Jason Hunt 41 yard field goal is GOOD. CIN 3 Kan 3</t>
   </si>
   <si>
     <t>#58 William Gainey - C</t>
   </si>
   <si>
     <t>#71 Robert Steele - LT</t>
   </si>
   <si>
     <t>#72 Daniel Mann - RT</t>
   </si>
   <si>
     <t>#70 Loren Reynolds - LT</t>
   </si>
   <si>
-    <t>#98 Leon Morris - WLB</t>
+    <t>#91 Leon Morris - WLB</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>(5:21) 3-Jason Hunt kicks 62 yards from Kan 35 to CIN 3. 30-Enrique Bench to CIN 22 for 20 yards. Tackle by 35-James Logan.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 22 (5:17) 7-Shane Morris pass Pass knocked down by 43-Joseph Hernandez. incomplete, intended for 15-Kelly Mathis.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>2-10-CIN 22 (5:14) 7-Shane Morris pass Pass knocked down by 35-James Logan. incomplete, intended for 25-Gary Bartos.</t>
   </si>