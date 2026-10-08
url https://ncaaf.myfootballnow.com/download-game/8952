--- v4 (2026-08-09)
+++ v5 (2026-10-08)
@@ -338,51 +338,51 @@
   <si>
     <t>#52 John Howard - SLB</t>
   </si>
   <si>
     <t>#93 Donald Carden - MLB</t>
   </si>
   <si>
     <t>#10 Charlie Preslar - K</t>
   </si>
   <si>
     <t>UNC</t>
   </si>
   <si>
     <t>UNC 25</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-UNC 25 (15:00) 1-Frank Clay sacked at UNC 15 for -10 yards (63-Robert Wilson). Sack allowed by 62-John Dean.</t>
   </si>
   <si>
-    <t>#11 Frank Clay - QB</t>
+    <t>#15 Frank Clay - QB</t>
   </si>
   <si>
     <t>#45 Neil Sand - FB</t>
   </si>
   <si>
     <t>#89 Luke Stamper - TE</t>
   </si>
   <si>
     <t>#88 Lawrence Birdwell - WR</t>
   </si>
   <si>
     <t>#87 Garry Martin - WR</t>
   </si>
   <si>
     <t>#62 John Dean - LT</t>
   </si>
   <si>
     <t>#67 Marcus Taylor - LG</t>
   </si>
   <si>
     <t>#63 Robert Brown - C</t>
   </si>
   <si>
     <t>#72 Matthew Shinn - RG</t>
   </si>