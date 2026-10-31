--- v7 (2026-09-01)
+++ v8 (2026-10-31)
@@ -293,51 +293,51 @@
   <si>
     <t>WVU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PUR</t>
   </si>
   <si>
     <t>PUR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-David Waid kicks 73 yards from PUR 35 to WVU -8. Touchback.</t>
   </si>
   <si>
     <t>#24 Alexander Montgomery - RB</t>
   </si>
   <si>
     <t>#84 Derek Weaver - WR</t>
   </si>
   <si>
-    <t>#72 Arthur Smith - LG</t>
+    <t>#72 Arthur Smith - RT</t>
   </si>
   <si>
     <t>#93 David Anderson - SLB</t>
   </si>
   <si>
     <t>#59 Santiago Hester - C</t>
   </si>
   <si>
     <t>#87 Louis Morales - TE</t>
   </si>
   <si>
     <t>#36 Richard Brennan - CB</t>
   </si>
   <si>
     <t>#93 John Cloninger - MLB</t>
   </si>
   <si>
     <t>#23 Gary Bartos - RB</t>
   </si>
   <si>
     <t>#83 Andrew Jones - WR</t>
   </si>
   <si>
     <t>#63 Keith Nesmith - LG</t>
   </si>